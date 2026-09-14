--- v0 (2026-07-21)
+++ v1 (2026-09-14)
@@ -2,70 +2,70 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26327"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\1er_Trim\69\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\2do_Trim\69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFA4DD0D-6A4A-434C-AA04-9B614F46E8C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66D43E9F-9AA3-4AE0-8E25-42B69CEE1378}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="12220" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_13">Hidden_1!$A$1:$A$4</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="37">
   <si>
     <t>46821</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>Más información relacionada_Transparencia proactiva</t>
   </si>
   <si>
     <t>a69_f48_c</t>
   </si>
   <si>
     <t xml:space="preserve">Deberá habilitarse un vínculo de acceso a la información generada de manera proactiva por los sujetos obligados, en el marco de lo dispuesto en el Capítulo Segundo del Título Cuarto de la Ley General y del apartado en dicha materia de los Lineamientos para determinar los catálogos y publicación de información de interés público; y para la emisión y evaluación de políticas de Transparencia Proactiva </t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -128,54 +128,54 @@
   <si>
     <t>Hipervínculo la información publicada de manera proactiva (en su caso)</t>
   </si>
   <si>
     <t>Área(s) responsable(s) que genera(n), posee(n), publica(n) y actualizan la información</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
     <t>Disminuir asimetrías de la información</t>
   </si>
   <si>
     <t>Mejorar el acceso a trámites y/o servicios</t>
   </si>
   <si>
     <t>Facilitar la toma de decisiones</t>
   </si>
   <si>
     <t>Hacer más efectiva la rendición de cuentas</t>
   </si>
   <si>
-    <t>El S.U.T.H.A.M.C.H.H., informa lo siguiente: De acuerdo al Criterio 14 al Criterio 16, referente a: "Más información relacionada_Transparencia proactiva",  los campos se encuentran vacíos de acuerdo a lo siguiente: "Durante el periodo que se reporta, el Sindicato no generó información en materia de transparencia proactiva, conforme a los lineamientos aplicables; por lo tanto, no fue necesario habilitar un vínculo específico para este apartado."</t>
-[...1 lines deleted...]
-  <si>
     <t>Unidad de Transparencia</t>
+  </si>
+  <si>
+    <t>pag</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -575,52 +575,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView tabSelected="1" topLeftCell="F2" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.26953125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="61.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73.1796875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" hidden="1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
@@ -725,64 +725,68 @@
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" s="2">
-        <v>46023</v>
+        <v>46113</v>
       </c>
       <c r="C8" s="2">
-        <v>46112</v>
+        <v>46203</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G8" s="2">
-        <v>46142</v>
-[...3 lines deleted...]
-      </c>
+        <v>46234</v>
+      </c>
+      <c r="H8" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D8:D201" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Hidden_13</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>